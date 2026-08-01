--- v0 (2026-07-11)
+++ v1 (2026-08-01)
@@ -990,61 +990,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3º critério – Maior tempo do(a) coordenador(a) na Unespar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F31E1C7" w14:textId="77777777" w:rsidR="00FB096F" w:rsidRDefault="00FB096F"/>
     <w:sectPr w:rsidR="00FB096F" w:rsidSect="00826FFE">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1970" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166F7828" w14:textId="77777777" w:rsidR="004A72D6" w:rsidRDefault="004A72D6" w:rsidP="00826FFE">
+    <w:p w14:paraId="06D754C6" w14:textId="77777777" w:rsidR="00FD7FFD" w:rsidRDefault="00FD7FFD" w:rsidP="00826FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28D9BAF8" w14:textId="77777777" w:rsidR="004A72D6" w:rsidRDefault="004A72D6" w:rsidP="00826FFE">
+    <w:p w14:paraId="46990AFF" w14:textId="77777777" w:rsidR="00FD7FFD" w:rsidRDefault="00FD7FFD" w:rsidP="00826FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1055,124 +1055,121 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1565798243"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="36A39C69" w14:textId="4CA8D2C3" w:rsidR="00826FFE" w:rsidRPr="00826FFE" w:rsidRDefault="00826FFE">
+          <w:p w14:paraId="36A39C69" w14:textId="3D1C7B1A" w:rsidR="00826FFE" w:rsidRPr="00826FFE" w:rsidRDefault="00826FFE">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B07AC0">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Edital</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B07AC0">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B07AC0">
-[...1 lines deleted...]
-                <w:highlight w:val="green"/>
+            <w:r w:rsidR="00193B61">
+              <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>0xx</w:t>
+              <w:t>032</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07AC0">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>/2026 – PRPPG/UNESPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                   </w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599F9BB3" w14:textId="77777777" w:rsidR="004A72D6" w:rsidRDefault="004A72D6" w:rsidP="00826FFE">
+    <w:p w14:paraId="55AD3197" w14:textId="77777777" w:rsidR="00FD7FFD" w:rsidRDefault="00FD7FFD" w:rsidP="00826FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F0848C" w14:textId="77777777" w:rsidR="004A72D6" w:rsidRDefault="004A72D6" w:rsidP="00826FFE">
+    <w:p w14:paraId="6E3DB317" w14:textId="77777777" w:rsidR="00FD7FFD" w:rsidRDefault="00FD7FFD" w:rsidP="00826FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F2F45B4" w14:textId="29C36D70" w:rsidR="00826FFE" w:rsidRDefault="00826FFE">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494A2C8A" wp14:editId="6BADA100">
           <wp:simplePos x="0" y="0"/>
@@ -1317,58 +1314,61 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE7AAE"/>
     <w:rsid w:val="00057F40"/>
     <w:rsid w:val="000F7449"/>
+    <w:rsid w:val="00193B61"/>
     <w:rsid w:val="004A72D6"/>
+    <w:rsid w:val="005C723D"/>
     <w:rsid w:val="00826FFE"/>
     <w:rsid w:val="00863691"/>
     <w:rsid w:val="00907326"/>
     <w:rsid w:val="00AE45F7"/>
     <w:rsid w:val="00AE7AAE"/>
     <w:rsid w:val="00C454D1"/>
     <w:rsid w:val="00FB096F"/>
+    <w:rsid w:val="00FD7FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C790916"/>