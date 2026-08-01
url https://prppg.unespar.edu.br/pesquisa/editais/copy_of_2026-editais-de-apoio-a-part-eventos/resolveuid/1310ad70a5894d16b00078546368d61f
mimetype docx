--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B985FBD" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="00CB104A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -207,127 +211,97 @@
             <w:r w:rsidRPr="00ED4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Eixo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33FAF824" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="000D507D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
+              <w:t>(   ) Eixo 1 – Mostra Interativa de Ciência, Tecnologia e Inovação</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3E0E4768" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="000D507D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00ED4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ) Eixo 1 – Mostra Interativa de Ciência, Tecnologia e Inovação</w:t>
+              <w:t>(   ) Eixo 3 – Ciência na Prática</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0E4768" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="000D507D">
-[...10 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="44D641D0" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="000D507D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00ED4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> ) Eixo 4 - Cultura e Diversidade</w:t>
+              <w:t>(   ) Eixo 4 - Cultura e Diversidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w14:paraId="44C3009A" w14:textId="77777777" w:rsidTr="00EE20CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3D58AC38" w14:textId="77777777" w:rsidR="00CB104A" w:rsidRPr="00ED4DD6" w:rsidRDefault="00CB104A" w:rsidP="000D507D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -850,213 +824,238 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="393A0150" w14:textId="002F9F31" w:rsidR="00FB096F" w:rsidRPr="00CB104A" w:rsidRDefault="00CB104A" w:rsidP="00CB104A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562D0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assinatura do(a) coordenador(a) da proposta</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB096F" w:rsidRPr="00CB104A" w:rsidSect="00CB104A">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1971" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6196AB81" w14:textId="77777777" w:rsidR="00470D0E" w:rsidRDefault="00470D0E" w:rsidP="00CB104A">
+    <w:p w14:paraId="77DF0986" w14:textId="77777777" w:rsidR="003D6F26" w:rsidRDefault="003D6F26" w:rsidP="00CB104A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E48D7C7" w14:textId="77777777" w:rsidR="00470D0E" w:rsidRDefault="00470D0E" w:rsidP="00CB104A">
+    <w:p w14:paraId="5B788118" w14:textId="77777777" w:rsidR="003D6F26" w:rsidRDefault="003D6F26" w:rsidP="00CB104A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A59D629" w14:textId="77777777" w:rsidR="009C6CB2" w:rsidRDefault="009C6CB2">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1565798243"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="19ED9EF5" w14:textId="658719A2" w:rsidR="00CB104A" w:rsidRPr="00CB104A" w:rsidRDefault="00CB104A">
+          <w:p w14:paraId="19ED9EF5" w14:textId="48B24F4E" w:rsidR="00CB104A" w:rsidRPr="00CB104A" w:rsidRDefault="00CB104A">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B07AC0">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>Edital</w:t>
+              <w:t xml:space="preserve">Edital </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B07AC0">
+            <w:r w:rsidR="009C6CB2">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>0xx</w:t>
+              <w:t>032</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07AC0">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>/2026 – PRPPG/UNESPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                     </w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09E7F09F" w14:textId="77777777" w:rsidR="009C6CB2" w:rsidRDefault="009C6CB2">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="101AA0F3" w14:textId="77777777" w:rsidR="00470D0E" w:rsidRDefault="00470D0E" w:rsidP="00CB104A">
+    <w:p w14:paraId="44277D4D" w14:textId="77777777" w:rsidR="003D6F26" w:rsidRDefault="003D6F26" w:rsidP="00CB104A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74651AA0" w14:textId="77777777" w:rsidR="00470D0E" w:rsidRDefault="00470D0E" w:rsidP="00CB104A">
+    <w:p w14:paraId="7FC79070" w14:textId="77777777" w:rsidR="003D6F26" w:rsidRDefault="003D6F26" w:rsidP="00CB104A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C3E920D" w14:textId="77777777" w:rsidR="009C6CB2" w:rsidRDefault="009C6CB2">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D906D20" w14:textId="35839039" w:rsidR="00CB104A" w:rsidRDefault="00CB104A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1340B7FF" wp14:editId="6C83555E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4686300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>191770</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="742950" cy="823564"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="326745217" name="Imagem 326745217" descr="Desenho de personagem de desenho animado&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1159,82 +1158,94 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34215DBE" w14:textId="77777777" w:rsidR="009C6CB2" w:rsidRDefault="009C6CB2">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005122B6"/>
     <w:rsid w:val="000F7449"/>
+    <w:rsid w:val="003D6F26"/>
     <w:rsid w:val="00470D0E"/>
+    <w:rsid w:val="0049134F"/>
     <w:rsid w:val="005122B6"/>
     <w:rsid w:val="00863691"/>
+    <w:rsid w:val="009C6CB2"/>
     <w:rsid w:val="00AE45F7"/>
     <w:rsid w:val="00CB104A"/>
     <w:rsid w:val="00EE20CF"/>
     <w:rsid w:val="00FB096F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2238,54 +2249,54 @@
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CB104A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>